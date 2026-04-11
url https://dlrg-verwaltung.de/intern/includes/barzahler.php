--- v1 (2026-01-11)
+++ v2 (2026-04-11)
@@ -23,1715 +23,81 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xml:space="preserve">
   <w:body>
     <w:p w:rsidRDefault="007A7636" w:rsidP="00780154">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:pos="10632"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>4400</w:t>
+        <w:t>4422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>Frau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Bastians</w:t>
+        <w:t>Wagner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Lilly Antonia</w:t>
-[...1546 lines deleted...]
-        </w:rPr>
         <w:t>Lisa-Marie</w:t>
-      </w:r>
-[...84 lines deleted...]
-        <w:t>Stephan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>70,00</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRDefault="00780154" w:rsidP="00780154">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:pos="10632"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>